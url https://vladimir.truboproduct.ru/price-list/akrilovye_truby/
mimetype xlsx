--- v0 (2026-05-15)
+++ v1 (2026-08-09)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (4922) 22-24-08</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>vlad@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -2157,68 +2157,68 @@
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 150х2000х5 мм </t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>280 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х1 мм </t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>283 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х2,5 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х2 мм </t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>274 ₽/пг.м.</t>
+          <t>291 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х2 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х2,5 мм </t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>291 ₽/пг.м.</t>
+          <t>274 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х3 мм </t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>252 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 160х2000х3 мм </t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>283 ₽/пг.м.</t>
         </is>
@@ -2757,116 +2757,116 @@
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 56х2000х4 мм </t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>253 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 5х2000х1 мм </t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>293 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х2 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6,5х2000х1,25 мм </t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>282 ₽/пг.м.</t>
+          <t>278 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х3 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6,5х2000х4 мм </t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>267 ₽/пг.м.</t>
+          <t>259 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х4 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х2 мм </t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>276 ₽/пг.м.</t>
+          <t>282 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х5 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х3 мм </t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>256 ₽/пг.м.</t>
+          <t>267 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6,5х2000х1,25 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х4 мм </t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>278 ₽/пг.м.</t>
+          <t>276 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6,5х2000х4 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х5 мм </t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м.</t>
+          <t>256 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6х2000х1,25 мм </t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>273 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 70х2000х3 мм </t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>297 ₽/пг.м.</t>
         </is>