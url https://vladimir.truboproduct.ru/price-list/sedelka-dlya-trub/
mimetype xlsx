--- v0 (2026-05-18)
+++ v1 (2026-08-16)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (4922) 22-24-08</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>vlad@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -609,68 +609,68 @@
         <is>
           <t>Седелка ПНД компрессионная 125 мм</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Седелка ПНД компрессионная 160 мм</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Седелка ПНД компрессионная 200 мм</t>
+          <t>Седелка ПНД компрессионная 20 мм</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Седелка ПНД компрессионная 20 мм</t>
+          <t>Седелка ПНД компрессионная 200 мм</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Седелка ПНД компрессионная 225 мм</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Седелка ПНД компрессионная 25 мм</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>69 ₽/шт.</t>
         </is>
@@ -957,68 +957,68 @@
         <is>
           <t>Седелка ПНД с фрезой 63 мм</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Седелка ПНД с фрезой 90 мм</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Седелка чугунная с резьбой 1000 мм М20 ГОСТ 5525-88</t>
+          <t>Седелка чугунная с резьбой 100 мм М16 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>982 ₽/шт.</t>
+          <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Седелка чугунная с резьбой 100 мм М16 ГОСТ 5525-88</t>
+          <t>Седелка чугунная с резьбой 1000 мм М20 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>571 ₽/шт.</t>
+          <t>982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Седелка чугунная с резьбой 125 мм М16 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Седелка чугунная с резьбой 150 мм М16 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
@@ -1137,68 +1137,68 @@
         <is>
           <t>Седелка чугунная с резьбой 800 мм М20 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Седелка чугунная с резьбой 900 мм М20 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Седелка чугунная фланцевая 1000 мм М30 ГОСТ 5525-88</t>
+          <t>Седелка чугунная фланцевая 100 мм М16 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>975 ₽/шт.</t>
+          <t>570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Седелка чугунная фланцевая 100 мм М16 ГОСТ 5525-88</t>
+          <t>Седелка чугунная фланцевая 1000 мм М30 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>570 ₽/шт.</t>
+          <t>975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Седелка чугунная фланцевая 125 мм М16 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Седелка чугунная фланцевая 150 мм М20 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>605 ₽/шт.</t>
         </is>
@@ -1305,68 +1305,68 @@
         <is>
           <t>Седелка чугунная фланцевая 65 мм М16 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Седелка чугунная фланцевая 700 мм М27 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Седелка чугунная фланцевая 800 мм М30 ГОСТ 5525-88</t>
+          <t>Седелка чугунная фланцевая 80 мм М16 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>936 ₽/шт.</t>
+          <t>554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Седелка чугунная фланцевая 80 мм М16 ГОСТ 5525-88</t>
+          <t>Седелка чугунная фланцевая 800 мм М30 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>554 ₽/шт.</t>
+          <t>936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Седелка чугунная фланцевая 900 мм М30 ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>957 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>