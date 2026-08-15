--- v0 (2026-05-18)
+++ v1 (2026-08-15)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (4922) 22-24-08</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>vlad@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -621,68 +621,68 @@
         <is>
           <t>Тяга для опор криволинейная 90 мм 0,98 кг ТК ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>1993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Тяга резьбовая с муфтой 107,9 кН 22 кг ОСТ 34-10-739-93</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>1193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с муфтой 147,1 кН 28,1 кг ОСТ 34-10-739-93</t>
+          <t>Тяга резьбовая с муфтой 14,7 кН 2,4 кг ОСТ 34-10-739-93</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>1427 ₽/шт.</t>
+          <t>1110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с муфтой 14,7 кН 2,4 кг ОСТ 34-10-739-93</t>
+          <t>Тяга резьбовая с муфтой 147,1 кН 28,1 кг ОСТ 34-10-739-93</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1110 ₽/шт.</t>
+          <t>1427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Тяга резьбовая с муфтой 196,1 кН 36 кг ОСТ 34-10-739-93</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>1462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Тяга резьбовая с муфтой 23,5 кН 3,3 кг ОСТ 34-10-739-93</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>1132 ₽/шт.</t>
         </is>
@@ -753,212 +753,212 @@
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 110 кН 13 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>1420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 110 кН 8,6 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>1195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 150 кН 12,1 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 0,6 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1436 ₽/шт.</t>
+          <t>1113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 150 кН 15 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 0,8 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1447 ₽/шт.</t>
+          <t>1117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 150 кН 17,8 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 0,9 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1456 ₽/шт.</t>
+          <t>1125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 0,6 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 1,3 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1113 ₽/шт.</t>
+          <t>1126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 0,8 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 1,5 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1117 ₽/шт.</t>
+          <t>1131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 0,9 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 150 кН 12,1 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1125 ₽/шт.</t>
+          <t>1436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 1,3 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 150 кН 15 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1126 ₽/шт.</t>
+          <t>1447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 15 кН 1,5 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 150 кН 17,8 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1131 ₽/шт.</t>
+          <t>1456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 200 кН 16,5 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>1487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 200 кН 20,4 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>1493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 200 кН 24,3 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>1500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 24 кН 1,2 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 24 кН 1 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1138 ₽/шт.</t>
+          <t>1134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 24 кН 1,5 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 24 кН 1,2 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>1138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 24 кН 1 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 24 кН 1,5 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1134 ₽/шт.</t>
+          <t>1138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 24 кН 2,1 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>1148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 24 кН 2,5 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>1149 ₽/шт.</t>
         </is>
@@ -1089,68 +1089,68 @@
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 4,5 кН 0,7 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>1109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 55 кН 3,3 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>1174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 55 кН 4,5 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 55 кН 4 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1177 ₽/шт.</t>
+          <t>1174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 55 кН 4 кг ОСТ 34-10-741-93</t>
+          <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 55 кН 4,5 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1174 ₽/шт.</t>
+          <t>1177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 55 кН 6,1 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>1178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Тяга резьбовая с ушком для подвесок станционных трубопроводов 55 кН 7,6 кг ОСТ 34-10-741-93</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>1178 ₽/шт.</t>
         </is>